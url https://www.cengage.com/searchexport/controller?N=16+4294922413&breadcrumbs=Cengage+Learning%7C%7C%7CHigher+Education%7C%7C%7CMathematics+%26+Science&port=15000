--- v0 (2025-10-24)
+++ v1 (2026-04-01)
@@ -18,670 +18,211 @@
 <Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 <Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search_Export" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Times New Roman"/>
       <sz val="8.0"/>
       <b val="true"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <u val="single"/>
       <color indexed="12"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="18.0"/>
-      <b val="true"/>
-[...3 lines deleted...]
-      <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <right style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <top style="thin"/>
     </border>
     <border>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
     <border>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
-    <border>
-[...1 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyBorder="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
       <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
       <alignment horizontal="left" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="true">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyBorder="true" applyFont="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="true">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="true">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/>
 <Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
 <Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
 </Relationships>
 
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
-[...443 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="26.0" customWidth="true"/>
     <col min="2" max="2" width="41.0" customWidth="true"/>
     <col min="3" max="3" width="41.0" customWidth="true"/>
     <col min="4" max="4" width="17.0" customWidth="true"/>
     <col min="5" max="5" width="18.0" customWidth="true"/>
     <col min="6" max="6" width="13.0" customWidth="true"/>
     <col min="7" max="7" width="12.0" customWidth="true"/>
     <col min="8" max="8" width="16.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
     </row>
     <row r="2">
       <c r="A2" s="5"/>
       <c r="B2" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Cengage Learning &gt; Higher Education </t>
         </is>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6" t="inlineStr">
         <is>
-          <t>Created : 10/24/2025</t>
+          <t>Created : 4/1/2026</t>
         </is>
       </c>
       <c r="H2" s="6"/>
     </row>
     <row r="3">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t>Results from Cengage Learning Higher Education Catalog: Mathematics &amp; Science</t>
         </is>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
     </row>
     <row r="4">
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
@@ -707,18945 +248,51 @@
         <is>
           <t>ISBN</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>FORMAT</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>PAGE COUNT</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>COPYRIGHT</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>RELEASE STATUS</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...18450 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A3:H4"/>
-    <mergeCell ref="A445:H445"/>
   </mergeCells>
-  <hyperlinks>
-[...439 lines deleted...]
-  </hyperlinks>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <ignoredErrors>
     <ignoredError sqref="A1:NTP10000" numberStoredAsText="true"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>